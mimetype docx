--- v0 (2025-12-09)
+++ v1 (2026-09-15)
@@ -1,680 +1,677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="022AD542" w14:textId="77777777" w:rsidR="004F19FF" w:rsidRDefault="004F19FF" w:rsidP="004F19FF">
-      <w:pPr>
+    <w:p w14:paraId="3612F4EB" w14:textId="77777777" w:rsidR="00947C35" w:rsidRPr="00947C35" w:rsidRDefault="00947C35" w:rsidP="00947C35">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF694D1" w14:textId="02A95AF4" w:rsidR="00160182" w:rsidRDefault="00160182" w:rsidP="00947C35">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دور</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الحكومة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الماليزيّة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>في</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تطوير</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>القطاع</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الاقتصادي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فترة تقييد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الحركة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>في</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ظلّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جائحة كوفيد 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2112BDAB" w14:textId="77777777" w:rsidR="00FE51DC" w:rsidRDefault="00160182" w:rsidP="00FE51DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
-          <w:rtl/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+      <w:r w:rsidRPr="00A6509F">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A6509F">
+        <w:t>دراسة تحليل</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>دور</w:t>
+        <w:t>ي</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6509F">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
-          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
-          <w:lang w:bidi="ar"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+        </w:rPr>
+        <w:t>ة شرعية</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE51DC">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:rtl/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE51DC">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
-          <w:lang w:bidi="ar"/>
+          <w:lang w:bidi="ar-EG"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6509F">
-[...265 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="001F37E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+        <w:t xml:space="preserve"> [Font:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="001F37E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...49 lines deleted...]
-          <w:lang w:bidi="ar-EG"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE51DC" w:rsidRPr="001F37E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Font:</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00FE51DC" w:rsidRPr="001F37E2">
+        <w:t>Traditional Arabic, Bold, 16]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7A02E0" w14:textId="77777777" w:rsidR="00845387" w:rsidRDefault="00845387" w:rsidP="00FE51DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>Traditional Arabic, Bold, 16]</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E7A02E0" w14:textId="77777777" w:rsidR="00845387" w:rsidRDefault="00845387" w:rsidP="00FE51DC">
-[...13 lines deleted...]
-    <w:p w14:paraId="7A93A76D" w14:textId="77777777" w:rsidR="00845387" w:rsidRDefault="00845387" w:rsidP="00845387">
+    <w:p w14:paraId="7A93A76D" w14:textId="77777777" w:rsidR="00845387" w:rsidRPr="00947C35" w:rsidRDefault="00845387" w:rsidP="00845387">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9792"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-46"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A758F5">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>[Font: Times New Roman, capital</w:t>
-[...37 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">[Font: Times New Roman, capital, 12] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>TRANSLATION OF TITLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178C2AFC" w14:textId="043DA22E" w:rsidR="00FE51DC" w:rsidRPr="00845387" w:rsidRDefault="00FE51DC" w:rsidP="00F53F36">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:val="ms-MY" w:bidi="ar-EG"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="702D14CA" w14:textId="5348C3E5" w:rsidR="00FE51DC" w:rsidRPr="00845387" w:rsidRDefault="00160182" w:rsidP="00FE51DC">
+    <w:p w14:paraId="702D14CA" w14:textId="48FF3E5D" w:rsidR="00FE51DC" w:rsidRPr="00845387" w:rsidRDefault="00160182" w:rsidP="00FE51DC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>i*</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00845387">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00845387">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">Muneer Ali Abdul Rab, </w:t>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Setiyawan Gunardi, </w:t>
       </w:r>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
+        <w:t>Muneer Ali Abdul Rab</w:t>
+      </w:r>
+      <w:r w:rsidR="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
         <w:t>Baidar Mohammed Mohammed Hassan</w:t>
       </w:r>
       <w:r w:rsidR="00FE51DC" w:rsidRPr="00845387">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE51DC" w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Font: Times New Roman, </w:t>
       </w:r>
       <w:r w:rsidR="00845387" w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
@@ -892,73 +889,61 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[Font: Times New Roman, </w:t>
       </w:r>
       <w:r w:rsidR="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00FE51DC" w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E247969" w14:textId="7DA5CAC9" w:rsidR="00160182" w:rsidRPr="00FE51DC" w:rsidRDefault="00160182" w:rsidP="00160182">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="0852B4DF" w14:textId="77777777" w:rsidR="00160182" w:rsidRPr="004729DF" w:rsidRDefault="00160182" w:rsidP="00160182">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0852B4DF" w14:textId="77777777" w:rsidR="00160182" w:rsidRPr="004729DF" w:rsidRDefault="00160182" w:rsidP="00160182">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="53710E38" w14:textId="187656AA" w:rsidR="00A312B5" w:rsidRPr="00F53F36" w:rsidRDefault="00FE51DC" w:rsidP="00F53F36">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A312B5" w:rsidRPr="00A312B5">
@@ -1042,1999 +1027,1810 @@
         <w:t>, 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00084977">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F18F13" w14:textId="6158F698" w:rsidR="00160182" w:rsidRPr="00F53F36" w:rsidRDefault="00160182" w:rsidP="00F53F36">
+    <w:p w14:paraId="67F18F13" w14:textId="6158F698" w:rsidR="00160182" w:rsidRPr="00947C35" w:rsidRDefault="00160182" w:rsidP="00F53F36">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تتحم</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>َّ</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00077163">
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ل الحكومة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> الماليزيّة</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B61D2">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">مسؤولية إدارة </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قتصاد ال</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مجتمع</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تحقيق</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اً</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">لمصالح </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>حياتهم</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">خاصة </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">في هذا </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الوضع الحال</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، عندما </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تخذ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ت</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> الحكومة قرار </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تقييد الحركة</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> أثناء انتشار </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>جائحة كوفيد</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>و</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">من الضروري </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">أن </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ت</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ُ</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قد</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ِّ</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>م أفضل ا</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ل</w:t>
       </w:r>
-      <w:r w:rsidR="00A11C8B">
+      <w:r w:rsidR="00A11C8B" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قتراحات</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A11C8B">
+      <w:r w:rsidR="00A11C8B" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>للحفاظ على حياة النّاس وأموالهم</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">وكما هو معلوم في علم أصول الفقه فإن </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6657">
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>حفظ المال</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>هو أحد المقاصد الخمسة المهِمَّة</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>والتي تعمل على</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تحقيق </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مصالح</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الحياة من الناحية الاقتصادية</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>والهدف</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> من هذه الدراسة هو </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>توضيح</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دور الحكومة الماليزية في حماية الناس في المجال الاقتصادي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>وت</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>د موقع مبدأ حفظ المال</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>من قِبَل</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> الحكومة في إدارة تخصيص الأموال</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
-[...19 lines deleted...]
-      <w:r w:rsidR="00A11C8B">
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">لذلك تستخدم هذه الدراسة </w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C8B" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ال</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>منهج</w:t>
       </w:r>
-      <w:r w:rsidR="00A11C8B">
+      <w:r w:rsidR="00A11C8B" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> الوصفي التحليلي والاستقرائي</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
-[...19 lines deleted...]
-      <w:r w:rsidR="00A11C8B">
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>من خلال ملاحظة المواقع والصحف</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11C8B" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> و</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>المنهج</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> المكتب</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ي</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ل</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>معرفة</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> مقاصد الشريعة</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>وبعد</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> جمع البيانات</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>سيتم تحليلها لإنتاج نتائج بحث شاملة ومبتكرة</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>و</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>من</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5529">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نتائج هذه الدراسة </w:t>
       </w:r>
-      <w:r w:rsidR="00A11C8B">
+      <w:r w:rsidR="00A11C8B" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ما يأتي:</w:t>
       </w:r>
-      <w:r w:rsidR="00FE51DC">
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ....</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE51DC" w:rsidRPr="00084977">
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>[Font:</w:t>
-[...26 lines deleted...]
-        <w:t>, Not more than 300 words]</w:t>
+        <w:t>[Font: Traditional Arabic, 16, Not more than 300 words]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390AB15B" w14:textId="77777777" w:rsidR="00160182" w:rsidRDefault="00160182" w:rsidP="00160182">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A42C7A6" w14:textId="11CA97BE" w:rsidR="00160182" w:rsidRDefault="00160182" w:rsidP="00FE51DC">
+    <w:p w14:paraId="6A42C7A6" w14:textId="11CA97BE" w:rsidR="00160182" w:rsidRPr="00947C35" w:rsidRDefault="00160182" w:rsidP="00FE51DC">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00477DC2">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الكلمات المفتاحية</w:t>
       </w:r>
-      <w:r w:rsidRPr="00477DC2">
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00477DC2">
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">دور الحكومة </w:t>
       </w:r>
-      <w:r w:rsidRPr="00477DC2">
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الماليزية،</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> الاقتصاد ، ال</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مجتمع</w:t>
       </w:r>
-      <w:r w:rsidRPr="00477DC2">
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ،</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE51DC" w:rsidRPr="00FE51DC">
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-        <w:t>]</w:t>
+        <w:t xml:space="preserve"> [Font: Traditional Arabic, Italic, 16]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF2121C" w14:textId="30A1CD25" w:rsidR="00160182" w:rsidRDefault="00160182" w:rsidP="00160182">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51EEF485" w14:textId="77777777" w:rsidR="00491CDA" w:rsidRDefault="00491CDA" w:rsidP="00491CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="154F8D0C" w14:textId="77777777" w:rsidR="00845387" w:rsidRPr="00845387" w:rsidRDefault="00845387" w:rsidP="00845387">
+    <w:p w14:paraId="154F8D0C" w14:textId="77777777" w:rsidR="00845387" w:rsidRPr="00947C35" w:rsidRDefault="00845387" w:rsidP="00845387">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>[Font: Times New Roman, capital, bold, 12]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F39EDF" w14:textId="77777777" w:rsidR="00491CDA" w:rsidRPr="00845387" w:rsidRDefault="00491CDA" w:rsidP="00491CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A47E493" w14:textId="5B8B473C" w:rsidR="00491CDA" w:rsidRPr="00845387" w:rsidRDefault="00491CDA" w:rsidP="00F53F36">
+    <w:p w14:paraId="4A47E493" w14:textId="75BF315A" w:rsidR="00491CDA" w:rsidRPr="00947C35" w:rsidRDefault="00491CDA" w:rsidP="00F53F36">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The Malaysian government bears the responsibility to manage the society's economy in the interest of their lives, especially in this current situation, when the government deci</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44A3B" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>ded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A312B5" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Movement Control Order</w:t>
+      </w:r>
+      <w:r w:rsidR="00A312B5" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MCO) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during the spread of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00947C35" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>COVID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-19 </w:t>
+      </w:r>
+      <w:r w:rsidR="009F713B" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andemic. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D549B0" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The Government must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offer the best suggestions to keep people happy and comfortable. </w:t>
+      </w:r>
+      <w:r w:rsidR="00947C35" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is known in the science of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>The Malaysian government bears the responsibility to manage the society's economy in the interest of their lives, especially in this current situation, when the government deci</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A44A3B" w:rsidRPr="00845387">
+        <w:t>Usul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>ded</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00845387">
+        <w:t xml:space="preserve"> al-Fiqh, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60CE7" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A312B5" w:rsidRPr="00845387">
+        <w:t>Hifz al-Mal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:bidi="ar"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A312B5" w:rsidRPr="00845387">
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is one of the five important objectives that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60CE7" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to achieve the interests of life in economic terms. The study </w:t>
+      </w:r>
+      <w:r w:rsidR="00D549B0" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aims </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to clarify the role of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Malaysian government in protecting people in the economic sphere. And determining the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60CE7" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>status</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the principle of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60CE7" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (MCO) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00845387">
+        <w:t>Hifz al-Mal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the government in managing the allocation of funds. Therefore, this study uses the descriptive and inductive analytical method by observing websites, newspapers, and the office curriculum to know the purposes of Sharia. After collecting the data, it will be analyzed to produce comprehensive and innovative research results. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60CE7" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00947C35" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>result</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this study is to know the role of the Malaysian government in protecti</w:t>
+      </w:r>
+      <w:r w:rsidR="00D549B0" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>ng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the people based on of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60CE7" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">during the spread of the Covid-19 </w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>Hifz al-Mal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00845387">
-[...11 lines deleted...]
-      <w:r w:rsidR="00A60CE7" w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00845387">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to achieve the interests of life in economic terms. The study </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="tlid-translation"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="00947C35">
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">aims </w:t>
-[...149 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">... </w:t>
       </w:r>
-      <w:r w:rsidR="00FE51DC" w:rsidRPr="00845387">
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>[Font: Times New Roman, 11, Not more than 300 words]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0179708C" w14:textId="2ADF54AC" w:rsidR="00491CDA" w:rsidRPr="00A312B5" w:rsidRDefault="00491CDA" w:rsidP="00491CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54C00B99" w14:textId="26DAA383" w:rsidR="00491CDA" w:rsidRPr="00845387" w:rsidRDefault="00491CDA" w:rsidP="00491CDA">
+    <w:p w14:paraId="54C00B99" w14:textId="26DAA383" w:rsidR="00491CDA" w:rsidRPr="00947C35" w:rsidRDefault="00491CDA" w:rsidP="00491CDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00A60CE7" w:rsidRPr="00845387">
+      <w:r w:rsidR="00A60CE7" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">he role of the Malaysian government, economy, society, </w:t>
       </w:r>
-      <w:r w:rsidR="00A312B5" w:rsidRPr="00845387">
+      <w:r w:rsidR="00A312B5" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>ovement</w:t>
       </w:r>
-      <w:r w:rsidR="00A312B5" w:rsidRPr="00845387">
+      <w:r w:rsidR="00A312B5" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Control Order</w:t>
       </w:r>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">, COVID-19, </w:t>
       </w:r>
-      <w:r w:rsidR="00A60CE7" w:rsidRPr="00845387">
+      <w:r w:rsidR="00A60CE7" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Hifz al-Mal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00845387">
+      <w:r w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE51DC" w:rsidRPr="00845387">
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE51DC" w:rsidRPr="00845387">
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>[Font: Times New Roman, Italic, 1</w:t>
       </w:r>
-      <w:r w:rsidR="00845387" w:rsidRPr="00845387">
+      <w:r w:rsidR="00845387" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00FE51DC" w:rsidRPr="00845387">
+      <w:r w:rsidR="00FE51DC" w:rsidRPr="00947C35">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09366A7A" w14:textId="77777777" w:rsidR="00491CDA" w:rsidRDefault="00491CDA" w:rsidP="00491CDA">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
@@ -3125,121 +2921,141 @@
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>[Font: Traditional Arabic, 16]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00160182" w:rsidRPr="00B541E7">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">اعتبارًا من مارس </w:t>
       </w:r>
+      <w:r w:rsidR="00160182" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00160182" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00160182">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الماضي</w:t>
+      </w:r>
+      <w:r w:rsidR="00160182">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidR="00160182">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قررت</w:t>
+      </w:r>
       <w:r w:rsidR="00160182" w:rsidRPr="00B541E7">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
-          <w:lang w:bidi="ar"/>
-[...1 lines deleted...]
-        <w:t>2020</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> الحكومة الماليزية أن أكثر من </w:t>
+      </w:r>
+      <w:r w:rsidR="00160182" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>126100</w:t>
+      </w:r>
+      <w:r w:rsidR="00160182" w:rsidRPr="00947C35">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00160182">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
-          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> شخص </w:t>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">شخص </w:t>
       </w:r>
       <w:r w:rsidR="00160182">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">قد أصيبوا </w:t>
       </w:r>
       <w:r w:rsidR="00A11C8B">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ب</w:t>
       </w:r>
       <w:r w:rsidR="00160182">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
@@ -3963,81 +3779,61 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Traditional Arabic, Bold, 16]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C26FD62" w14:textId="6889A7F5" w:rsidR="00160182" w:rsidRPr="00FA2752" w:rsidRDefault="00FE51DC" w:rsidP="00063B96">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00594133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Font: Traditional Arabic, </w:t>
-[...8 lines deleted...]
-        <w:t>16]</w:t>
+        <w:t>[Font: Traditional Arabic, 16]</w:t>
       </w:r>
       <w:r w:rsidR="00160182" w:rsidRPr="00823E52">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ليس</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> هناك من ينكر أن الفيروس الصغير</w:t>
+        <w:t>ليس هناك من ينكر أن الفيروس الصغير</w:t>
       </w:r>
       <w:r w:rsidR="00160182" w:rsidRPr="00823E52">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00160182">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>كوفيد</w:t>
       </w:r>
       <w:r w:rsidR="00160182">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
@@ -4683,51 +4479,62 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ِيَّة أيضا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0032B">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>غالبًا ما يكون المرض غير خطير ولكنه يمكن أن يسبب حالات خطيرة لدى بعض الأشخاص</w:t>
+        <w:t xml:space="preserve">غالبًا ما يكون المرض غير خطير ولكنه يمكن أن </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0032B">
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>يسبب حالات خطيرة لدى بعض الأشخاص</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B11D1">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t>Mclntosh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B11D1">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
@@ -7337,51 +7144,66 @@
           <w:rtl/>
         </w:rPr>
         <w:t>َّ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB5428">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تنفيذه بالكامل</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB5428">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B7AFDB" w14:textId="77777777" w:rsidR="00160182" w:rsidRPr="00865305" w:rsidRDefault="00160182" w:rsidP="00160182">
+    <w:p w14:paraId="4D0B0C26" w14:textId="77777777" w:rsidR="00947C35" w:rsidRDefault="00947C35" w:rsidP="00160182">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="tlid-translation"/>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B7AFDB" w14:textId="58CD0A25" w:rsidR="00160182" w:rsidRPr="00865305" w:rsidRDefault="00160182" w:rsidP="00947C35">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00865305">
         <w:rPr>
           <w:rStyle w:val="tlid-translation"/>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
@@ -7976,162 +7798,173 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t>Qawaid al-Ahkam fi Masalih al-Anam</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Qawaid al-Ahkam fi Masalih </w:t>
       </w:r>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>al-Anam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tahqiq: Taha Abd al-Rauf Saad. Juz. 2, hlm. 33. Al-Qaherah: Maktabat al-Kulliyyat al-Azhariyyah. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A6B663" w14:textId="5773B12F" w:rsidR="00160182" w:rsidRPr="00845387" w:rsidRDefault="00160182" w:rsidP="00160182">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al-Zuhaili, Wahbah. </w:t>
+      </w:r>
+      <w:r w:rsidR="00073793" w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>1417H/1996</w:t>
+      </w:r>
+      <w:r w:rsidR="00073793" w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845387">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
         <w:t>Usul al-Fiqh al-Islami</w:t>
       </w:r>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>. Juz. 2. Dimasyq: Dar al-Fikr.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AFE64D" w14:textId="77777777" w:rsidR="00160182" w:rsidRPr="00845387" w:rsidRDefault="00160182" w:rsidP="00160182">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Adib Povera. 2020. RM250 BILLION Stimulus Package Announced. </w:t>
       </w:r>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>New Straits Times</w:t>
       </w:r>
       <w:r w:rsidRPr="00845387">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">. 27 March. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00845387">
           <w:rPr>
@@ -8733,94 +8566,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1019EA9A" w14:textId="77777777" w:rsidR="003324DB" w:rsidRDefault="003324DB" w:rsidP="004F19FF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26337E34" w14:textId="77777777" w:rsidR="003324DB" w:rsidRDefault="003324DB" w:rsidP="004F19FF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0682B8F6" w14:textId="77777777" w:rsidR="003324DB" w:rsidRDefault="003324DB" w:rsidP="004F19FF">
-      <w:pPr>
-[...42 lines deleted...]
-    <w:p w14:paraId="6CE1329A" w14:textId="77777777" w:rsidR="003324DB" w:rsidRDefault="003324DB" w:rsidP="004F19FF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="003324DB" w14:paraId="386AD117" w14:textId="77777777" w:rsidTr="003324DB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55011073" w14:textId="77777777" w:rsidR="003324DB" w:rsidRDefault="003324DB" w:rsidP="004F19FF">
@@ -10006,122 +9795,136 @@
             <w:r w:rsidRPr="00813DD3">
               <w:rPr>
                 <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-EG"/>
               </w:rPr>
               <w:t>حجم الخطّ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-EG"/>
               </w:rPr>
               <w:t xml:space="preserve"> (انظر القالب)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AC6558B" w14:textId="77777777" w:rsidR="003324DB" w:rsidRPr="00813DD3" w:rsidRDefault="003324DB" w:rsidP="003324DB">
+          <w:p w14:paraId="0AC6558B" w14:textId="337D1023" w:rsidR="003324DB" w:rsidRPr="00813DD3" w:rsidRDefault="003324DB" w:rsidP="003324DB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:bidi/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-EG"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00813DD3">
               <w:rPr>
                 <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-EG"/>
               </w:rPr>
               <w:t>المصادر والمراجع</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-EG"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="006A0658">
               <w:rPr>
                 <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
                 <w:lang w:bidi="ar-EG"/>
               </w:rPr>
-              <w:t>APA Sixth Edition, Single Spacing</w:t>
+              <w:t xml:space="preserve">APA </w:t>
+            </w:r>
+            <w:r w:rsidR="00947C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:lang w:bidi="ar-EG"/>
+              </w:rPr>
+              <w:t>Seven</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A0658">
+              <w:rPr>
+                <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic"/>
+                <w:lang w:bidi="ar-EG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Edition, Single Spacing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:cs="Traditional Arabic" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-EG"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A6C48E2" w14:textId="77777777" w:rsidR="003324DB" w:rsidRDefault="003324DB" w:rsidP="003324DB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:bidi/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic" w:hint="cs"/>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="346B7C42" w14:textId="77777777" w:rsidR="003324DB" w:rsidRDefault="003324DB" w:rsidP="004F19FF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BF7B1C0" w14:textId="77777777" w:rsidR="003324DB" w:rsidRDefault="003324DB" w:rsidP="004F19FF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10207,50 +10010,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46275E4C" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="418B2A99" w14:textId="2B637C41" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+          <w:noProof/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EE4408A" wp14:editId="413F105C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-590550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>160020</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6924675" cy="8648700"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2081958102" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -10358,65 +10162,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:t>Font type: Traditional Arabic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216B4ABF" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
-        <w:t xml:space="preserve">Keywords for the article: 2-4 keywords are </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Keywords for the article: 2-4 keywords are sufficient; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1F52AF" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:t>The full term for which an abbreviation or acronym stands should precede its first use unless it is a standard use or unit of measurement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B3E07C" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
@@ -10552,402 +10342,372 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">: 16 </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: 16 point</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1FAE8DEF" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:t>Authors list</w:t>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">: 14 </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: 14 point</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0687BEF4" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:t>Affiliations</w:t>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">: 14 </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: 14 point</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="20B541CD" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:t>Corresponding author's email</w:t>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">: 14 </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>: 14 point</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64AA20EC" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
+    <w:p w14:paraId="64AA20EC" w14:textId="3DA9F4CA" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:t xml:space="preserve">The main text </w:t>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">: 16 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>: 16 point with 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00947C35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
         </w:rPr>
-        <w:t>point</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> with 1.5 spacing</w:t>
+        <w:t xml:space="preserve"> spacing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBDFA90" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C4257AE" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>Referencing style</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082A814F" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
+    <w:p w14:paraId="082A814F" w14:textId="42C36ACE" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t>APA 6</w:t>
+        <w:t xml:space="preserve">APA </w:t>
+      </w:r>
+      <w:r w:rsidR="00947C35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00B46D3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition, Single Spacing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61AF7808" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="00B46D3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7073C842" w14:textId="77777777" w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidRDefault="00B46D3C" w:rsidP="004F19FF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Traditional Arabic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B46D3C" w:rsidRPr="00B46D3C" w:rsidSect="00206573">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="even" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1210" w:right="1440" w:bottom="1440" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B5CAD82" w14:textId="77777777" w:rsidR="00E16DA3" w:rsidRDefault="00E16DA3" w:rsidP="00971D50">
+    <w:p w14:paraId="172E0F39" w14:textId="77777777" w:rsidR="008C1D54" w:rsidRDefault="008C1D54" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DBAEA69" w14:textId="77777777" w:rsidR="00E16DA3" w:rsidRDefault="00E16DA3" w:rsidP="00971D50">
+    <w:p w14:paraId="7F0B206E" w14:textId="77777777" w:rsidR="008C1D54" w:rsidRDefault="008C1D54" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10983,200 +10743,179 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="499B2FA6" w14:textId="77777777" w:rsidR="00E16DA3" w:rsidRDefault="00E16DA3" w:rsidP="00971D50">
+    <w:p w14:paraId="592918B6" w14:textId="77777777" w:rsidR="008C1D54" w:rsidRDefault="008C1D54" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F60D0F0" w14:textId="77777777" w:rsidR="00E16DA3" w:rsidRDefault="00E16DA3" w:rsidP="00971D50">
+    <w:p w14:paraId="2CAE2B70" w14:textId="77777777" w:rsidR="008C1D54" w:rsidRDefault="008C1D54" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4648183E" w14:textId="2753546F" w:rsidR="00771B7C" w:rsidRPr="000B55D0" w:rsidRDefault="00771B7C" w:rsidP="00771B7C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4648183E" w14:textId="52883A4D" w:rsidR="00771B7C" w:rsidRPr="000B55D0" w:rsidRDefault="00947C35" w:rsidP="00771B7C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00771B7C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>th</w:t>
     </w:r>
-    <w:r w:rsidRPr="000B55D0">
+    <w:r w:rsidR="00771B7C" w:rsidRPr="000B55D0">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> I</w:t>
     </w:r>
+    <w:r w:rsidR="00771B7C">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>NPAC 202</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>NPAC 2025</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="56D6DDEF" w14:textId="77777777" w:rsidR="00771B7C" w:rsidRPr="000B55D0" w:rsidRDefault="00771B7C" w:rsidP="00771B7C">
+  <w:p w14:paraId="56D6DDEF" w14:textId="27B15315" w:rsidR="00771B7C" w:rsidRPr="000B55D0" w:rsidRDefault="00947C35" w:rsidP="00771B7C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3150"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00947C35">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>“Advancing Malaysia MADANI Through Shariah and Legal Research</w:t>
+      <w:t>“Advancing Syariah and Law in Addressing Contemporary Challenges: Promoting Justice, Good Governance, and Sustainable Development</w:t>
     </w:r>
-    <w:r w:rsidRPr="000B55D0">
+    <w:r w:rsidR="00771B7C" w:rsidRPr="000B55D0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7487A8C0" w14:textId="77777777" w:rsidR="00620F13" w:rsidRPr="004F19FF" w:rsidRDefault="00620F13" w:rsidP="004F19FF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EA01A99" w14:textId="77777777" w:rsidR="00E66C3E" w:rsidRPr="00E66C3E" w:rsidRDefault="00E66C3E" w:rsidP="00E66C3E">
     <w:pPr>
       <w:bidi/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="tlid-translation"/>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E66C3E">
       <w:rPr>
         <w:rStyle w:val="tlid-translation"/>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t>دور الحكومة الماليزيّة في تطوير القطاع الاقتصادي فترة تقييد الحركة في ظلّ جائحة كوفيد 19</w:t>
@@ -11226,186 +10965,197 @@
         <w:rStyle w:val="tlid-translation"/>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t>دراسة تحليلية شرعية</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C0F7A2D" w14:textId="77777777" w:rsidR="00971D50" w:rsidRPr="003536CA" w:rsidRDefault="00971D50" w:rsidP="003536CA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5365204C" w14:textId="08EAC89F" w:rsidR="006D53CF" w:rsidRPr="000B55D0" w:rsidRDefault="00EF5B8D" w:rsidP="006D53CF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F9ADC01" w14:textId="77777777" w:rsidR="00947C35" w:rsidRDefault="00947C35" w:rsidP="00947C35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="3150"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="006D53CF">
+    <w:r w:rsidRPr="0032477A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>th</w:t>
     </w:r>
-    <w:r w:rsidR="006D53CF" w:rsidRPr="000B55D0">
+    <w:r w:rsidRPr="005C216A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> International Conference of Postgraduate Students </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>&amp;</w:t>
+      <w:t>and</w:t>
     </w:r>
-    <w:r w:rsidR="006D53CF" w:rsidRPr="000B55D0">
+    <w:r w:rsidRPr="005C216A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Academics in Syariah and Law</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> 202</w:t>
+      <w:t xml:space="preserve"> Academics in Syariah and Law </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t xml:space="preserve">(INPAC) </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6994EFE1" w14:textId="45DA1E37" w:rsidR="006D53CF" w:rsidRPr="000B55D0" w:rsidRDefault="006D53CF" w:rsidP="006D53CF">
+  <w:p w14:paraId="6994EFE1" w14:textId="52F7042E" w:rsidR="006D53CF" w:rsidRPr="000B55D0" w:rsidRDefault="00947C35" w:rsidP="00947C35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3150"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0032477A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>“</w:t>
+      <w:t>“Advancing Syariah and Law in Addressing Contemporary Challenges: Promoting Justice, Good Governance, and Sustainable Development</w:t>
     </w:r>
-    <w:r w:rsidR="00CB6321">
-[...6 lines deleted...]
-    <w:r w:rsidRPr="000B55D0">
+    <w:r w:rsidR="006D53CF" w:rsidRPr="000B55D0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="285C5707" w14:textId="77777777" w:rsidR="00484932" w:rsidRDefault="00484932" w:rsidP="00484932">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t>_________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F8A4EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49B0591C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -12493,100 +12243,73 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1560558985">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="23986407">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="659238735">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1956475291">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1890648732">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1816798573">
     <w:abstractNumId w:val="7"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1492134917">
     <w:abstractNumId w:val="10"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1199466861">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="491802577">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1428378924">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1250197383">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00971D50"/>
@@ -12632,58 +12355,61 @@
     <w:rsid w:val="00583DF4"/>
     <w:rsid w:val="00594133"/>
     <w:rsid w:val="005B3DF9"/>
     <w:rsid w:val="005C52D7"/>
     <w:rsid w:val="005C5F17"/>
     <w:rsid w:val="00620F13"/>
     <w:rsid w:val="00652565"/>
     <w:rsid w:val="006542DE"/>
     <w:rsid w:val="0067064A"/>
     <w:rsid w:val="0068034F"/>
     <w:rsid w:val="006B5D74"/>
     <w:rsid w:val="006D53CF"/>
     <w:rsid w:val="006F790C"/>
     <w:rsid w:val="007136F4"/>
     <w:rsid w:val="00771B7C"/>
     <w:rsid w:val="007A1B18"/>
     <w:rsid w:val="007A289C"/>
     <w:rsid w:val="007A7B78"/>
     <w:rsid w:val="007B75C4"/>
     <w:rsid w:val="007B7795"/>
     <w:rsid w:val="0082495C"/>
     <w:rsid w:val="00836F6D"/>
     <w:rsid w:val="00845387"/>
     <w:rsid w:val="00892DB1"/>
     <w:rsid w:val="008B24E1"/>
+    <w:rsid w:val="008C1D54"/>
+    <w:rsid w:val="00947C35"/>
     <w:rsid w:val="00971D50"/>
     <w:rsid w:val="00994F9A"/>
     <w:rsid w:val="009A51A6"/>
     <w:rsid w:val="009A7034"/>
     <w:rsid w:val="009C252B"/>
     <w:rsid w:val="009C4F7F"/>
     <w:rsid w:val="009C71B2"/>
     <w:rsid w:val="009E4448"/>
+    <w:rsid w:val="009F5C63"/>
     <w:rsid w:val="009F713B"/>
     <w:rsid w:val="00A11C8B"/>
     <w:rsid w:val="00A312B5"/>
     <w:rsid w:val="00A44A3B"/>
     <w:rsid w:val="00A55AC4"/>
     <w:rsid w:val="00A60CE7"/>
     <w:rsid w:val="00AC2B02"/>
     <w:rsid w:val="00B06783"/>
     <w:rsid w:val="00B46D3C"/>
     <w:rsid w:val="00B519E4"/>
     <w:rsid w:val="00B5687A"/>
     <w:rsid w:val="00BE72B5"/>
     <w:rsid w:val="00BF1AF2"/>
     <w:rsid w:val="00C11551"/>
     <w:rsid w:val="00C133C9"/>
     <w:rsid w:val="00C40878"/>
     <w:rsid w:val="00C52BC5"/>
     <w:rsid w:val="00C75975"/>
     <w:rsid w:val="00CB6321"/>
     <w:rsid w:val="00D23DD5"/>
     <w:rsid w:val="00D549B0"/>
     <w:rsid w:val="00DB3C7B"/>
     <w:rsid w:val="00DC53D2"/>
     <w:rsid w:val="00DC5839"/>
     <w:rsid w:val="00DD3ECB"/>
@@ -13185,50 +12911,51 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00050DFF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-US" w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -13732,51 +13459,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1884361885">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nst.com.my/news/nation/2020/03/578692%20%5b23" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nst.com.my/news/nation/2020/03/578692%20%5b23" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10300"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent2"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst>
       <a:schemeClr val="accent3"/>
       <a:schemeClr val="accent4"/>
@@ -18369,69 +18096,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1485</Words>
-  <Characters>7455</Characters>
+  <Words>1333</Words>
+  <Characters>7601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>286</Lines>
-  <Paragraphs>279</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8661</CharactersWithSpaces>
+  <CharactersWithSpaces>8917</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>infad-pc</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>