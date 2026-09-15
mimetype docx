--- v0 (2025-12-09)
+++ v1 (2026-09-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="29A45FC0" w14:textId="64B3D90C" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="009C51FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[Font: Times New Roman, capital, </w:t>
       </w:r>
@@ -111,355 +111,308 @@
         <w:t>TEACHING AND LEA</w:t>
       </w:r>
       <w:r w:rsidR="009C51FD" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>RNING OF PROCEDURAL LAW COURSES…</w:t>
       </w:r>
       <w:r w:rsidR="00866ACF" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FA0DE9" w14:textId="7672CE3E" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="00F61C56">
+    <w:p w14:paraId="21FA0DE9" w14:textId="1F2FBFB0" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="00F61C56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[Font: Times New Roman, </w:t>
       </w:r>
       <w:r w:rsidR="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
+      <w:r w:rsidR="002110EA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E4D" w:rsidRPr="002110EA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00F61C56" w:rsidRPr="00685402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Intan Shafinaz Mohammadi</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00F61C56" w:rsidRPr="00685402">
-        <w:rPr>
-[...37 lines deleted...]
-      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00F61C56" w:rsidRPr="00685402">
+      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arif Fahmi Md Yusof, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
-[...19 lines deleted...]
-      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
+      <w:r w:rsidR="00F61C56" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Norfadhilah Mohamad Ali</w:t>
+      </w:r>
+      <w:r w:rsidR="002110EA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F61C56" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ii</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
+        <w:t>iv</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C56" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Norfadhilah</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
+        <w:t>Izawati Wook</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F47039" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="00CF3E4D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mohamad Ali, </w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="0C82069D" w14:textId="7D1CB069" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="00CF3E4D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C82069D" w14:textId="42F9F279" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="00CF3E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk8369709"/>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[Font: Times New Roman, </w:t>
       </w:r>
       <w:r w:rsidR="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="002110EA" w:rsidRPr="002110EA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Universiti</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Sains Islam Malaysia, Nilai</w:t>
+        <w:t>Faculty of Syariah and Law, Universiti Sains Islam Malaysia, Nilai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73446895" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="00CF3E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="226D1B22" w14:textId="31E1142A" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="00CF3E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -681,198 +634,188 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">These are taught as compulsory courses in upper years in which students have already completed substantive areas of law. </w:t>
       </w:r>
       <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In law schools that include Syariah law (Islamic law) as part of their curriculum, Syariah procedural courses both for criminal and civil proceedings are also taught. Similar to many other professional courses, teaching and learning professional skills require special approach different from traditional approach of lecture and </w:t>
       </w:r>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682D7D64" w14:textId="6B650B56" w:rsidR="00746C66" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="00746C66">
+    <w:p w14:paraId="682D7D64" w14:textId="6B650B56" w:rsidR="00746C66" w:rsidRPr="001C35E6" w:rsidRDefault="00746C66" w:rsidP="00746C66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk8369777"/>
-      <w:r w:rsidRPr="00685402">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="001C35E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>[Font: Times New Roman, Italic, 1</w:t>
       </w:r>
-      <w:r w:rsidR="00685402">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00685402" w:rsidRPr="001C35E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685402">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="001C35E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00685402">
+      <w:r w:rsidRPr="001C35E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685402">
+      <w:r w:rsidRPr="001C35E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685402">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="001C35E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> Procedural, law courses, practice, malaysia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34304490" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="00CF3E4D">
-      <w:pPr>
+    <w:p w14:paraId="34304490" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="001C35E6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC31CFB" w14:textId="6722CC56" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="00CF3E4D">
+    <w:p w14:paraId="3AC31CFB" w14:textId="6722CC56" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="001C35E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk8369858"/>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>[Font: Times New Roman, bold, 1</w:t>
       </w:r>
       <w:r w:rsidR="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3BACC3" w14:textId="25432258" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="00CF3E4D">
+    <w:p w14:paraId="6A3BACC3" w14:textId="25432258" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00746C66" w:rsidP="001C35E6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>[Font: Times New Roman, 1</w:t>
       </w:r>
       <w:r w:rsidR="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -919,51 +862,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In other words, the contemporary development in legal education sees the trend that law schools needs and can do more to prepare students for practice </w:t>
       </w:r>
       <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Fliyd, Griffin, and Sneddon 2011)</w:t>
       </w:r>
       <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5F9E0B" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="00CF3E4D">
+    <w:p w14:paraId="0E5F9E0B" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="001C35E6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A common critic is that local law graduates are in need of improvement in legal skills. Law school programs are often criticised as too academic, too theoretical and not practical enough to prepare students for legal practice </w:t>
       </w:r>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1005,137 +948,156 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(Kementerian Pengajian Malaysia 2013)</w:t>
       </w:r>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. From law practitioners’ perspective, </w:t>
       </w:r>
       <w:r w:rsidR="00746C66" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053EC060" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="00CF3E4D">
+    <w:p w14:paraId="053EC060" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="001C35E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5366D513" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="00CF3E4D">
+    <w:p w14:paraId="5366D513" w14:textId="759FB084" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00CF3E4D" w:rsidP="001C35E6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">As discussed above, the emphasis for the development of the essential skills for law graduates requires a well-planned teaching methodologies. The broad array of pedagogical approaches which integrate </w:t>
+        <w:t xml:space="preserve">As discussed above, the emphasis for the development of the essential skills for law graduates requires a well-planned teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="00833F76" w:rsidRPr="00685402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>methodology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The broad array of pedagogical approaches which integrate </w:t>
       </w:r>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the teaching and learning theory, doctrinal and practical aspects of law with context-based instruction using simulated cases, teamwork and various other activities will enhance the prospect of producing the law graduates that meet the contemporary challenges</w:t>
       </w:r>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Other aspects such as collaboration with law practitioners as well as the greater use of legal clinic will facilitates the students’ retention and learning experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B092E91" w14:textId="77777777" w:rsidR="007E495E" w:rsidRPr="00685402" w:rsidRDefault="007E495E" w:rsidP="00072B9C">
+    <w:p w14:paraId="2B092E91" w14:textId="77777777" w:rsidR="007E495E" w:rsidRPr="00685402" w:rsidRDefault="007E495E" w:rsidP="001C35E6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F1936E8" w14:textId="77777777" w:rsidR="007E495E" w:rsidRPr="00685402" w:rsidRDefault="007E495E" w:rsidP="00072B9C">
+    <w:p w14:paraId="0F1936E8" w14:textId="77777777" w:rsidR="007E495E" w:rsidRPr="00685402" w:rsidRDefault="007E495E" w:rsidP="001C35E6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="555C0D10" w14:textId="7F26009F" w:rsidR="00BA0B61" w:rsidRPr="00685402" w:rsidRDefault="007E495E" w:rsidP="00072B9C">
+    <w:p w14:paraId="555C0D10" w14:textId="7F26009F" w:rsidR="00BA0B61" w:rsidRPr="00685402" w:rsidRDefault="007E495E" w:rsidP="001C35E6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk8369924"/>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[Font: Times New Roman, capital, bold, 1</w:t>
       </w:r>
       <w:r w:rsidR="00685402">
@@ -1172,51 +1134,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00072B9C" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>REFERENCES:</w:t>
       </w:r>
       <w:r w:rsidR="00CF3E4D" w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476E1426" w14:textId="4F39793E" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00BA0B61" w:rsidP="00BA0B61">
+    <w:p w14:paraId="476E1426" w14:textId="4F39793E" w:rsidR="00CF3E4D" w:rsidRPr="00685402" w:rsidRDefault="00BA0B61" w:rsidP="001C35E6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Font: Times New Roman, 1</w:t>
       </w:r>
       <w:r w:rsidR="00685402">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -1602,78 +1564,106 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28777CC3" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRDefault="00FF1991" w:rsidP="00CF3E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75B0F7D1" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRDefault="00FF1991" w:rsidP="00CF3E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21200470" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRDefault="00FF1991" w:rsidP="00CF3E4D">
+    <w:p w14:paraId="2734C6EF" w14:textId="77777777" w:rsidR="001C35E6" w:rsidRDefault="001C35E6" w:rsidP="00CF3E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2B37FFC1" w14:textId="77777777" w:rsidR="001C35E6" w:rsidRDefault="001C35E6" w:rsidP="00CF3E4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310A6A84" w14:textId="77777777" w:rsidR="001C35E6" w:rsidRDefault="001C35E6" w:rsidP="00CF3E4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21200470" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRDefault="00FF1991" w:rsidP="00CF3E4D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:bookmarkStart w:id="6" w:name="_Hlk117179054"/>
     <w:p w14:paraId="64570BBC" w14:textId="150D5584" w:rsidR="00FF1991" w:rsidRPr="001E19A1" w:rsidRDefault="00FF1991" w:rsidP="00FF1991">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663CD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BC2621A" wp14:editId="6B3A85B7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-590550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-144780</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6924675" cy="8439150"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6924675" cy="8439150"/>
                         </a:xfrm>
@@ -1759,51 +1749,50 @@
     <w:p w14:paraId="5FD2071D" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRDefault="00FF1991" w:rsidP="00FF1991">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00D925FA">
         <w:t xml:space="preserve">Keywords for the article: 2-4 keywords are sufficient; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1767BEA7" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRDefault="00FF1991" w:rsidP="00FF1991">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00663CD7">
-        <w:lastRenderedPageBreak/>
         <w:t>The full term for which an abbreviation or acronym stands should precede its first use unless it is a standard use or unit of measurement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736F906B" w14:textId="77777777" w:rsidR="00685402" w:rsidRDefault="00685402" w:rsidP="00FF1991">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Abstract must not exceed 250 words</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0209BB5A" w14:textId="5DE9F52C" w:rsidR="00FF1991" w:rsidRPr="007E09E0" w:rsidRDefault="00FF1991" w:rsidP="00FF1991">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -2009,222 +1998,294 @@
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00663CD7">
         <w:t>Corresponding author's email</w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00685402">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:t xml:space="preserve"> point</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73919CE8" w14:textId="016A4537" w:rsidR="00FF1991" w:rsidRPr="00663CD7" w:rsidRDefault="00FF1991" w:rsidP="00FF1991">
+    <w:p w14:paraId="73919CE8" w14:textId="5BDEC26C" w:rsidR="00FF1991" w:rsidRPr="00663CD7" w:rsidRDefault="00FF1991" w:rsidP="00FF1991">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00663CD7">
         <w:t xml:space="preserve">The main text </w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
         <w:t>: 1</w:t>
       </w:r>
       <w:r w:rsidR="00685402">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:t xml:space="preserve"> point</w:t>
       </w:r>
       <w:r w:rsidR="00685402">
-        <w:t xml:space="preserve"> with 1.5 spacing</w:t>
+        <w:t xml:space="preserve"> with 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C35E6">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00685402">
+        <w:t xml:space="preserve"> spacing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343D6FBC" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRPr="00D600DF" w:rsidRDefault="00FF1991" w:rsidP="00FF1991">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33F45817" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRPr="00663CD7" w:rsidRDefault="00FF1991" w:rsidP="00FF1991">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663CD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referencing style</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE42733" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRDefault="009C51FD" w:rsidP="00FF1991">
+    <w:p w14:paraId="3FE42733" w14:textId="13D6E5E1" w:rsidR="00FF1991" w:rsidRDefault="009C51FD" w:rsidP="00FF1991">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>APA 6</w:t>
+        <w:t xml:space="preserve">APA </w:t>
+      </w:r>
+      <w:r w:rsidR="001C35E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00FF1991" w:rsidRPr="009C51FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00FF1991" w:rsidRPr="00663CD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition, Single Spacing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="2EC095E3" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRDefault="00FF1991" w:rsidP="00FF1991">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="42519DEC" w14:textId="77777777" w:rsidR="001C35E6" w:rsidRDefault="001C35E6" w:rsidP="00FF1991">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C35E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please refer to website</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77731B0F" w14:textId="50243D6D" w:rsidR="001C35E6" w:rsidRDefault="001C35E6" w:rsidP="00FF1991">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00BF5061">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://fsuproceedings.usim.edu.my/index.php/inpac/AG</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654EEB6B" w14:textId="77777777" w:rsidR="001C35E6" w:rsidRDefault="001C35E6" w:rsidP="00FF1991">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2D42EE72" w14:textId="77777777" w:rsidR="00FF1991" w:rsidRPr="005A79FF" w:rsidRDefault="00FF1991" w:rsidP="00CF3E4D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF1991" w:rsidRPr="005A79FF" w:rsidSect="00FE438D">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1206" w:right="1440" w:bottom="1440" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64B37D36" w14:textId="77777777" w:rsidR="001223E9" w:rsidRDefault="001223E9" w:rsidP="00971D50">
+    <w:p w14:paraId="323DE074" w14:textId="77777777" w:rsidR="008000E1" w:rsidRDefault="008000E1" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6534867C" w14:textId="77777777" w:rsidR="001223E9" w:rsidRDefault="001223E9" w:rsidP="00971D50">
+    <w:p w14:paraId="30B9F6D1" w14:textId="77777777" w:rsidR="008000E1" w:rsidRDefault="008000E1" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2234,330 +2295,386 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="516C55E3" w14:textId="77777777" w:rsidR="001223E9" w:rsidRDefault="001223E9" w:rsidP="00971D50">
+    <w:p w14:paraId="6300EAD8" w14:textId="77777777" w:rsidR="008000E1" w:rsidRDefault="008000E1" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="450DD78F" w14:textId="77777777" w:rsidR="001223E9" w:rsidRDefault="001223E9" w:rsidP="00971D50">
+    <w:p w14:paraId="3115F167" w14:textId="77777777" w:rsidR="008000E1" w:rsidRDefault="008000E1" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="445F3ECF" w14:textId="77777777" w:rsidR="00685402" w:rsidRDefault="00685402" w:rsidP="00685402">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="445F3ECF" w14:textId="6CEDBF04" w:rsidR="00685402" w:rsidRDefault="001C35E6" w:rsidP="00685402">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3150"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C216A">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">5th </w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00685402" w:rsidRPr="001C35E6">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-      <w:t>INPAC</w:t>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
+      <w:t>th</w:t>
     </w:r>
-    <w:r w:rsidRPr="005C216A">
+    <w:r w:rsidR="00685402" w:rsidRPr="005C216A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025 </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00685402">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>INPAC</w:t>
+    </w:r>
+    <w:r w:rsidR="00685402" w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00685402" w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14F95D8C" w14:textId="0D9C73C2" w:rsidR="00685402" w:rsidRPr="00A857D9" w:rsidRDefault="00685402" w:rsidP="00685402">
+  <w:p w14:paraId="14F95D8C" w14:textId="7E79F698" w:rsidR="00685402" w:rsidRPr="00A857D9" w:rsidRDefault="00685402" w:rsidP="00685402">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005C216A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">“Advancing Malaysia </w:t>
+      <w:t>“</w:t>
     </w:r>
-    <w:r w:rsidR="00F44A17" w:rsidRPr="005C216A">
+    <w:r w:rsidR="001C35E6" w:rsidRPr="001C35E6">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">MADANI </w:t>
+      <w:t>Advancing Syariah and Law in Addressing Contemporary Challenges: Promoting Justice, Good Governance, and Sustainable Development</w:t>
     </w:r>
     <w:r w:rsidRPr="005C216A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Through Shariah and Legal Research”</w:t>
+      <w:t>”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4A4D9556" w14:textId="77777777" w:rsidR="00620F13" w:rsidRPr="00BA0B61" w:rsidRDefault="00620F13" w:rsidP="00BA0B61">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DC7644A" w14:textId="77777777" w:rsidR="00CF3E4D" w:rsidRPr="00FE438D" w:rsidRDefault="00866ACF" w:rsidP="00685402">
     <w:pPr>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FE438D">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>TEACHING AND LEA</w:t>
     </w:r>
     <w:r w:rsidR="009C51FD">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>RNING OF PROCEDURAL LAW COURSES…</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="355F1644" w14:textId="77777777" w:rsidR="00971D50" w:rsidRPr="00CF3E4D" w:rsidRDefault="00971D50" w:rsidP="00CF3E4D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1E6DCA65" w14:textId="77777777" w:rsidR="00685402" w:rsidRDefault="00685402" w:rsidP="00685402">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F72CF21" w14:textId="77777777" w:rsidR="001C35E6" w:rsidRDefault="001C35E6" w:rsidP="001C35E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3150"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C216A">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">5th International </w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="005C216A">
+    <w:r w:rsidRPr="0032477A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-      <w:t>Conferenence</w:t>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
+      <w:t>th</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="005C216A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of Postgraduate </w:t>
+      <w:t xml:space="preserve"> International Conference of Postgraduate Students </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="005C216A">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Studends</w:t>
+      <w:t>and</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="005C216A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> &amp; Academics in Syariah and Law 2025 </w:t>
+      <w:t xml:space="preserve"> Academics in Syariah and Law </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">(INPAC) </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="74FA3F48" w14:textId="12D81285" w:rsidR="00685402" w:rsidRDefault="00685402" w:rsidP="00685402">
+  <w:p w14:paraId="74FA3F48" w14:textId="55A2293F" w:rsidR="00685402" w:rsidRDefault="001C35E6" w:rsidP="001C35E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C216A">
+    <w:r w:rsidRPr="0032477A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">“Advancing Malaysia </w:t>
-[...13 lines deleted...]
-      <w:t>Through Shariah and Legal Research”</w:t>
+      <w:t>“Advancing Syariah and Law in Addressing Contemporary Challenges: Promoting Justice, Good Governance, and Sustainable Development”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6A264115" w14:textId="77777777" w:rsidR="00685402" w:rsidRPr="00746C66" w:rsidRDefault="00685402" w:rsidP="00746C66">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F8A4EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49B0591C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3133,112 +3250,117 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1400205913">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1108306474">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1405370353">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1328285064">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="734162463">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1434594224">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00971D50"/>
     <w:rsid w:val="00050DFF"/>
     <w:rsid w:val="00072B9C"/>
     <w:rsid w:val="001223E9"/>
+    <w:rsid w:val="001C35E6"/>
+    <w:rsid w:val="002110EA"/>
     <w:rsid w:val="002A0323"/>
     <w:rsid w:val="002C796A"/>
     <w:rsid w:val="003B5A88"/>
     <w:rsid w:val="003E118F"/>
     <w:rsid w:val="004F5830"/>
     <w:rsid w:val="00565BF8"/>
     <w:rsid w:val="00583DF4"/>
     <w:rsid w:val="005C5F17"/>
     <w:rsid w:val="00620F13"/>
     <w:rsid w:val="00621AD6"/>
     <w:rsid w:val="00685402"/>
     <w:rsid w:val="006F790C"/>
     <w:rsid w:val="00701988"/>
     <w:rsid w:val="00746C66"/>
     <w:rsid w:val="007A289C"/>
     <w:rsid w:val="007A7B78"/>
     <w:rsid w:val="007B7795"/>
     <w:rsid w:val="007E495E"/>
+    <w:rsid w:val="008000E1"/>
+    <w:rsid w:val="00833F76"/>
     <w:rsid w:val="00836F6D"/>
     <w:rsid w:val="00866ACF"/>
     <w:rsid w:val="00892DB1"/>
+    <w:rsid w:val="00897983"/>
     <w:rsid w:val="00907327"/>
     <w:rsid w:val="00913C97"/>
     <w:rsid w:val="00922498"/>
     <w:rsid w:val="00942CCF"/>
     <w:rsid w:val="00971D50"/>
     <w:rsid w:val="0099507A"/>
     <w:rsid w:val="009A51A6"/>
     <w:rsid w:val="009A7034"/>
     <w:rsid w:val="009B0271"/>
     <w:rsid w:val="009C51FD"/>
+    <w:rsid w:val="009F5C63"/>
     <w:rsid w:val="00A04684"/>
     <w:rsid w:val="00A420F7"/>
     <w:rsid w:val="00A64222"/>
     <w:rsid w:val="00A75800"/>
     <w:rsid w:val="00B519E4"/>
     <w:rsid w:val="00B5687A"/>
     <w:rsid w:val="00BA0B61"/>
     <w:rsid w:val="00C402D9"/>
     <w:rsid w:val="00CB12BB"/>
     <w:rsid w:val="00CF3E4D"/>
     <w:rsid w:val="00D23DD5"/>
     <w:rsid w:val="00D301B4"/>
     <w:rsid w:val="00D93D5A"/>
     <w:rsid w:val="00DB3C7B"/>
     <w:rsid w:val="00DC0075"/>
     <w:rsid w:val="00DC0D58"/>
     <w:rsid w:val="00DC5839"/>
     <w:rsid w:val="00E06BEB"/>
     <w:rsid w:val="00E75D93"/>
     <w:rsid w:val="00EF3E7C"/>
     <w:rsid w:val="00F006B0"/>
     <w:rsid w:val="00F36E59"/>
     <w:rsid w:val="00F44A17"/>
     <w:rsid w:val="00F61C56"/>
     <w:rsid w:val="00F806F7"/>
@@ -3255,51 +3377,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25D08441"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5C62896D-791F-4708-8278-E79D7FDB2DC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4129,90 +4251,102 @@
     <w:rsid w:val="00050DFF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF3E4D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C35E6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="383141205">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1884361885">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izawati@usim.edu.my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fsuproceedings.usim.edu.my/index.php/inpac/AG" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izawati@usim.edu.my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4437,69 +4571,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>823</Words>
-  <Characters>4695</Characters>
+  <Words>846</Words>
+  <Characters>4824</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5507</CharactersWithSpaces>
+  <CharactersWithSpaces>5659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>infad-pc</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>