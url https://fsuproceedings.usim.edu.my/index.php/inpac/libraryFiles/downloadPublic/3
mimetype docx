--- v0 (2025-12-09)
+++ v1 (2026-09-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="020DC99E" w14:textId="2BEF46EE" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00D90A59">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9792"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-46"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00746C66">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -103,148 +103,156 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>TAJUK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FC6E90" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9792"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-46"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="202A850D" w14:textId="098A3C07" w:rsidR="009D49CA" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="009D49CA">
+    <w:p w14:paraId="202A850D" w14:textId="098A3C07" w:rsidR="009D49CA" w:rsidRPr="00C210EB" w:rsidRDefault="00A758F5" w:rsidP="009D49CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9792"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-46"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>[Font: Times New Roman, capital, 1</w:t>
       </w:r>
       <w:r w:rsidR="00C9760A" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
-      <w:r w:rsidR="00C9760A" w:rsidRPr="00A806FC">
+      <w:r w:rsidR="00C9760A" w:rsidRPr="00C210EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00A857D9" w:rsidRPr="00A806FC">
+      <w:r w:rsidR="00A857D9" w:rsidRPr="00C210EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>RANSLATION OF T</w:t>
       </w:r>
-      <w:r w:rsidR="00C9760A" w:rsidRPr="00A806FC">
+      <w:r w:rsidR="00C9760A" w:rsidRPr="00C210EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>ITLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3EFC12" w14:textId="77777777" w:rsidR="009D49CA" w:rsidRPr="00FB186B" w:rsidRDefault="009D49CA" w:rsidP="009D49CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9792"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-46"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5908CA" w14:textId="6D19E07E" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00E90BC9">
+    <w:p w14:paraId="7D5908CA" w14:textId="1B2D45BD" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00E90BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[Font: Times New Roman, </w:t>
       </w:r>
       <w:r w:rsidR="00C9760A" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
@@ -259,97 +267,134 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t>i*</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15042">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90BC9" w:rsidRPr="00F15042">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Syahirah Abdul Shukor, </w:t>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wan Abdul Fattah Wan Ismail, </w:t>
       </w:r>
       <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
+        <w:t>Syahirah Abdul Shukor</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15042">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
         <w:t>Hasnizam Hashim</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB32DCF" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03F144EE" w14:textId="7EEB3284" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00E90BC9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806FC">
@@ -382,1227 +427,1037 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Fakulti Syariah dan Undang-Undang, Universiti Sains Islam Malaysia, Nilai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EE130F" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D5E13EC" w14:textId="7D4E599E" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00E90BC9">
+    <w:p w14:paraId="1D5E13EC" w14:textId="5CCB2314" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00E90BC9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">[Font: Times New Roman, </w:t>
       </w:r>
       <w:r w:rsidR="00C9760A" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E90BC9" w:rsidRPr="00F15042">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:vertAlign w:val="superscript"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">(Corresponding Author): </w:t>
       </w:r>
-      <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00F15042" w:rsidRPr="00BF5061">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>wanfattah@usim.edu.my</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F15042">
         <w:rPr>
           <w:rStyle w:val="contentline-39"/>
         </w:rPr>
-        <w:t>wanfattah@usim.edu.my</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2F06AC" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00FB186B" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="501FC854" w14:textId="77777777" w:rsidR="00A758F5" w:rsidRDefault="00A758F5" w:rsidP="00E90BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E55222B" w14:textId="0C63086B" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00E90BC9">
+    <w:p w14:paraId="1C3881AA" w14:textId="77777777" w:rsidR="003C739E" w:rsidRPr="00A806FC" w:rsidRDefault="003C739E" w:rsidP="003C739E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>[Font: Times New Roman, capital, bold, 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C9760A" w:rsidRPr="00A806FC">
+        <w:t>[Font: Times New Roman, capital, bold, 12]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>ABSTRAK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED30DC1" w14:textId="77777777" w:rsidR="003C739E" w:rsidRPr="00A806FC" w:rsidRDefault="003C739E" w:rsidP="003C739E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C38B64" w14:textId="77777777" w:rsidR="003C739E" w:rsidRPr="00A806FC" w:rsidRDefault="003C739E" w:rsidP="003C739E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Font: Times New Roman, 12] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Televisyen/ Kamera Litar Tertutup (Closed-Circuit Television) atau singkatannya CCTV diklasifikasikan sebagai dokumen elektronik. Sebarang rakaman elektronik, berdasarkan tafsiran dalam Seksyen 3, Akta Keterangan Mahkamah Syariah (Wilayah-Wilayah Persekutuan) 1997 adalah termasuk dalam kategori dokumen dan diguna pakai sebagai salah satu kaedah pembuktian termasuk dalam kes-kes jenayah. Pada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 Julai 2017, satu pindaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">telah diluluskan oleh Dewan Undangan Negeri Kelantan terhadap Enakmen Tatacara Jenayah Syariah 2002 (Pindaan 2017) yang memperuntukkan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pegawai Penguat kuasa Agama Islam Negeri Kelantan untuk menggunakan gari terhadap suspek dan membenarkan video digunakan sebagai bahan bukti dalam perbicaraan bagi kes-kes jenayah termasuk zina, qazaf dan seumpamanya. Kertas kerja ini </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+        <w:t>akan membincangkan ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C752D9" w14:textId="77777777" w:rsidR="003C739E" w:rsidRPr="00A806FC" w:rsidRDefault="003C739E" w:rsidP="003C739E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC2084D" w14:textId="77777777" w:rsidR="003C739E" w:rsidRPr="00C210EB" w:rsidRDefault="003C739E" w:rsidP="003C739E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C210EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Font: Times New Roman, Italic, 12] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Kata Kunci:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCTV, pembuktian kes-kes jenayah, undang-undang Keterangan Islam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C8B79A" w14:textId="77777777" w:rsidR="003C739E" w:rsidRDefault="003C739E" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>2</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CD6BCC" w14:textId="7E8BBC6E" w:rsidR="00C210EB" w:rsidRPr="00A806FC" w:rsidRDefault="00C210EB" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>]</w:t>
+        <w:t>[Font: Times New Roman, capital, bold, 12]</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t>ABSTRAK</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="530CBBCA" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AD45ED" w14:textId="77777777" w:rsidR="00C210EB" w:rsidRPr="00A806FC" w:rsidRDefault="00C210EB" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D60869D" w14:textId="77777777" w:rsidR="00C210EB" w:rsidRPr="00C210EB" w:rsidRDefault="00C210EB" w:rsidP="00C210EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2A8D0B14" w14:textId="06276700" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00E90BC9">
+      <w:r w:rsidRPr="00C210EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Closed-circuit Television or its short name CCTV is classified as electronic document. Any recorded electronic, based on Section 3 of the Evidence Act of Syariah Court ( Federal Territories) 1997 will be included as document categories and applicable as one the methods in evidence including criminal cases. On 12 July 2017, an amendment to the Syariah Criminal Procedure Enactment (Amendment 2017) which provides the enforcement officers from the Religious Department of Kelantan to use hand-cuff towards suspect and to allow video as an evidence in cases related to criminal cases inlducing zina, qazaf and others. This paper will discuss on the proof via CCTV in cases of criminal in hudud, qisas and takzir based on the Law of Evidence Law. The study will discuss ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B191612" w14:textId="77777777" w:rsidR="00C210EB" w:rsidRPr="00A806FC" w:rsidRDefault="00C210EB" w:rsidP="00C210EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...90 lines deleted...]
-    <w:p w14:paraId="7FEEB7CF" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C706CA1" w14:textId="77777777" w:rsidR="00C210EB" w:rsidRDefault="00C210EB" w:rsidP="00C210EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="040E6D39" w14:textId="16F8581B" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00E90BC9">
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C210EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Font: Times New Roman, Italic, 12] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Keyword (s):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCTV, proof in criminal cases and Islamic Law of Evidence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20879971" w14:textId="77777777" w:rsidR="00C210EB" w:rsidRPr="00C210EB" w:rsidRDefault="00C210EB" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3880E246" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A806FC">
-[...3 lines deleted...]
-          <w:iCs/>
+    </w:p>
+    <w:p w14:paraId="46A852B2" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9E4154" w14:textId="77777777" w:rsidR="0032477A" w:rsidRDefault="0032477A" w:rsidP="00E90BC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716530B8" w14:textId="77777777" w:rsidR="0032477A" w:rsidRDefault="0032477A" w:rsidP="00E90BC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09644D6C" w14:textId="77777777" w:rsidR="0032477A" w:rsidRDefault="0032477A" w:rsidP="00E90BC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE52E9B" w14:textId="77777777" w:rsidR="0032477A" w:rsidRDefault="0032477A" w:rsidP="00E90BC9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42794DE1" w14:textId="44F87510" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE"/>
-[...7 lines deleted...]
-          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[Font: Times New Roman, bold, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A857D9" w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="sv-SE"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00E90BC9" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...121 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>Pendahuluan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AD9B10" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="0032477A" w:rsidRDefault="00E90BC9" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...233 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
         <w:t xml:space="preserve">CCTV atau Televisyen/ Kamera Litar Tertutup secara umumnya amat sukar untuk diterima oleh sesetengah pihak sebagai salah satu kaedah pembuktian dalam kes-kes jenayah. Namun demikian, realiti pada hari ini memperlihatkan bahawa pembuktian melalui dokumen lebih dipercayai berbanding kaedah-kaedah yang lain termasuklah </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
         <w:t>ikrar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
         <w:t>syahadah</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ini kerana </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
         <w:t>ikrar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
         <w:t xml:space="preserve"> dan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
         <w:t>syahadah</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A806FC">
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> berkemungkinan akan berubah atas sebab-sebab tertentu seperti lupa, kematian dan sebagainya. Pun begitu, kaedah pembuktian melalui dokumen termasuklah </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A806FC">
+        <w:t xml:space="preserve"> berkemungkinan akan berubah atas sebab-sebab tertentu seperti lupa, kematian dan sebagainya. Pun begitu, kaedah pembuktian melalui dokumen termasuklah CCTV akan berkekalan walaupun telah berlaku dalam tempoh yang lama. Di Eropah, khususnya Britain, penggunaan CCTV sudah diterima dan dijadikan sebagai bukti yang kukuh dalam pendakwaan. Di dalam kes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A806FC">
+        <w:t>R v Doherty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032477A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [2016] Criminal Division, Mac 03, 2016, [2016] EWCA Crim 246, CCTV sering digunakan untuk tujuan pengawasan di kawasan-kawasan yang memerlukan pengawasan seperti bank, pejabat, lapangan terbang, pangkalan tentera, pasar raya-pasar raya dan sebagainya.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192284FD" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+        <w:t>Kemajuan teknologi hari ini telah membuktikan bahawa CCTV telah mencapai kelasnya yang tersendiri. Pelbagai penyelidikan yang telah dibuat oleh orang Islam bagi membuktikan tahap kebolehpercayaan yang tinggi. Umpamanya, Universiti Teknologi Malaysia (UTM) telah berjaya menghasilkan kamera litar tertutup (CCTV) pertama di dunia yang mampu merakam imej tiga dimensi (3D) dan berupaya mengecam imej penjenayah dengan tepat dalam tempoh 15 minit. Ketua Kumpulan Penyelidik Fotogrametri dan Pengimbasan Laser, Fakulti Kejuruteraan dan Sains Geoinformasi, Dr. Zulkepli Majid menjelaskan bahawa sistem pengawasan keselamatan itu berjaya dibangunkan dengan menggunakan gabungan teknologi terkini dalam bidang pengimejan moden dan bidang geomatik.(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+        <w:t>Utusan Malaysia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2010) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C549F05" w14:textId="2F6EBB26" w:rsidR="004329F3" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+        </w:rPr>
+        <w:t>Di Mahkamah Syariah, kaedah pembuktian melalui CCTV dan Dokumen Elektronik ini masih agak baru berbanding dengan kaedah-kaedah pembuktian lain. Penerimaannya sebagai kaedah pembuktian masih lagi diperdebatkan dan diragui oleh sesetengah pihak. Namun, jika diteliti konsep keterangan menurut Ibnu Taimiyah dan Ibnu Qayyim yang menyatakan bahawa ‘Setiap apa sahaja yang dapat menjelaskan dan menzahirkan kebenaran dinamakan sebagai keterangan’ (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ibnu Taimiyyah, Ahmad, 2001). </w:t>
+      </w:r>
+      <w:r w:rsidR="00A758F5" w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117D12B5" w14:textId="7660899B" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rumusan </w:t>
+      </w:r>
+      <w:r w:rsidR="0032477A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>an Cadangan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F68D2A1" w14:textId="32FC5101" w:rsidR="00A758F5" w:rsidRDefault="00E90BC9" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
+          <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
-[...1 lines deleted...]
-        <w:t>Kemajuan teknologi hari ini telah membuktikan bahawa CCTV telah mencapai kelasnya yang tersendiri. Pelbagai penyelidikan yang telah dibuat oleh orang Islam bagi membuktikan tahap kebolehpercayaan yang tinggi. Umpamanya, Universiti Teknologi Malaysia (UTM) telah berjaya menghasilkan kamera litar tertutup (CCTV) pertama di dunia yang mampu merakam imej tiga dimensi (3D) dan berupaya mengecam imej penjenayah dengan tepat dalam tempoh 15 minit. Ketua Kumpulan Penyelidik Fotogrametri dan Pengimbasan Laser, Fakulti Kejuruteraan dan Sains Geoinformasi, Dr. Zulkepli Majid menjelaskan bahawa sistem pengawasan keselamatan itu berjaya dibangunkan dengan menggunakan gabungan teknologi terkini dalam bidang pengimejan moden dan bidang geomatik.(</w:t>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CCTV sebenarnya boleh dijadikan bahan bukti kerana ia merupakan keterangan elektronik berada di bawah konsep </w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
-[...1 lines deleted...]
-        <w:t>Utusan Malaysia</w:t>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t>kitabah</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
-[...119 lines deleted...]
-        <w:t xml:space="preserve">CCTV sebenarnya boleh dijadikan bahan bukti kerana ia merupakan keterangan elektronik berada di bawah konsep </w:t>
+          <w:lang w:val="ms-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atau dokumentari atau </w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t>kitabah</w:t>
+        <w:t xml:space="preserve">wathaiq </w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atau dokumentari atau </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A806FC">
+        <w:t xml:space="preserve">yang menjadi kaedah keterangan yang utama di mahkamah, sama ada di Mahkamah Syariah atau di Mahkamah Sivil. Sekiranya pembuktian melalui dokumen elektronik seperti CCTV tidak diterima pakai, maka agak sukar pindaan Akta 355 ini hendak dilaksanakan. Ini kerana syarat-syarat saksi yang telah digariskan amat sukar untuk dipenuhi. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A758F5" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:i/>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18241EB1" w14:textId="77777777" w:rsidR="00A806FC" w:rsidRPr="00A806FC" w:rsidRDefault="00A806FC" w:rsidP="00A806FC">
-[...14 lines deleted...]
-    <w:p w14:paraId="53654706" w14:textId="11C6CC21" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00A51E52">
+    <w:p w14:paraId="53654706" w14:textId="708BF338" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00A758F5" w:rsidP="00C210EB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>[Font: Times New Roman, capital, bold, 1</w:t>
       </w:r>
       <w:r w:rsidR="00A857D9" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00E92282" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>RUJUKAN</w:t>
       </w:r>
-      <w:r w:rsidR="00A36B41" w:rsidRPr="00A806FC">
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="345C1AE4" w14:textId="1C07EB9C" w:rsidR="00C65FD5" w:rsidRPr="00A806FC" w:rsidRDefault="00C65FD5" w:rsidP="00C210EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk8369997"/>
+      <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>[Font: Times New Roman, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A857D9" w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A59" w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r w:rsidR="00D90A59" w:rsidRPr="00A806FC">
+        <w:t xml:space="preserve">(APA </w:t>
+      </w:r>
+      <w:r w:rsidR="0032477A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(APA 6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition, Single Spacing)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="4C80789D" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
@@ -1771,50 +1626,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>. Beirut: Dar al-Kutub al-Ilmiyyah.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242CBCC5" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Al-Zuhailiyy, Muhammad Mustafa. (1994). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Wasail al-Ithbat fi al-Syariah al-Islamiyyah wa-Muamalat al-Madaniyyah wa al-Ahwal al-Syakhsiyyah</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>. Riyadh: Maktabah al-Mu’ayyad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63529AC5" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
       <w:pPr>
@@ -1855,51 +1711,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beirut: Dar al-Fikr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73086329" w14:textId="77777777" w:rsidR="00E90BC9" w:rsidRPr="00A806FC" w:rsidRDefault="00E90BC9" w:rsidP="00E90BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY" w:bidi="ar-JO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ibnu Taimiyyah, Ahmad. (2001). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t>Majmu’ah al-Fatawa</w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">. Cetakan kedua. Juz 7, Al-Mansurah: Dar al-Wafa’, hlm 234. Lihat juga </w:t>
       </w:r>
       <w:r w:rsidRPr="00A806FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -2174,81 +2029,70 @@
           <w:color w:val="555555"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DA63760" w14:textId="4C3C5D23" w:rsidR="00A806FC" w:rsidRDefault="00A806FC" w:rsidP="00E90BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="555555"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="555555"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CDDACF" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRPr="00A806FC" w:rsidRDefault="00106C0B" w:rsidP="00E90BC9">
+    <w:p w14:paraId="39333512" w14:textId="59831354" w:rsidR="00106C0B" w:rsidRDefault="00106C0B" w:rsidP="0032477A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="555555"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00663CD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E7D2575" wp14:editId="0212EB8D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-590550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>160020</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6924675" cy="8648700"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6924675" cy="8648700"/>
                         </a:xfrm>
@@ -2274,117 +2118,100 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="639EC92B" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-46.5pt;margin-top:12.6pt;width:545.25pt;height:681pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCk9IZqewIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSStSoGKFFUgpkkI&#10;EDDxbBy7iWT7vLPbtPv1OztpQID2MK0Prs93953vy3c+v9hZw7YKQwuu4pOjkjPlJNStW1f859P1&#10;t1POQhSuFgacqvheBX6x/PrlvPMLNYUGTK2QEYgLi85XvInRL4oiyEZZEY7AK0dODWhFJBPXRY2i&#10;I3RrimlZzosOsPYIUoVAp1e9ky8zvtZKxjutg4rMVJzuFvOKeX1Ja7E8F4s1Ct+0criG+IdbWNE6&#10;KjpCXYko2AbbD1C2lQgBdDySYAvQupUq90DdTMp33Tw2wqvcC5ET/EhT+H+w8nZ7j6yt6dtx5oSl&#10;T/RApAm3NopNEj2dDwuKevT3OFiBtqnXnUab/qkLtsuU7kdK1S4ySYfzs+lsfnLMmSTf6Xx2elJm&#10;0ovXdI8hfldgWdpUHKl8plJsb0KkkhR6CEnVHFy3xqTzdLP+LnkX90alAOMelKaWqPo0A2UxqUuD&#10;bCtIBkJK5eKkdzWiVv3xcUm/1DDVGzOylQETsqbCI/YAkIT6EbuHGeJTqspaHJPLv12sTx4zcmVw&#10;cUy2rQP8DMBQV0PlPv5AUk9NYukF6j19cIR+EoKX1y3RfiNCvBdI0qchoXGOd7RoA13FYdhx1gD+&#10;/uw8xZMiyctZR6NU8fBrI1BxZn440urZZDZLs5eN2fHJlAx863l563Ebewn0mUiPdLu8TfHRHLYa&#10;wT7T1K9SVXIJJ6l2xWXEg3EZ+xGnd0Oq1SqH0bx5EW/co5cJPLGaZPW0exboB+1Fku0tHMZOLN5J&#10;sI9NmQ5Wmwi6zfp85XXgm2Y1C2d4V9Jj8NbOUa+v3/IPAAAA//8DAFBLAwQUAAYACAAAACEAWKF6&#10;t+MAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tpStomZlNSQRAFobGI&#10;3rbJNAlmZ9Psto3/vuNJj8N8vPe9dD2aTpxxcK0lBbNpAAKptFVLtYLd+9NkBcJ5TZXuLKGCH3Sw&#10;zm5vUp1U9kJbPBe+FhxCLtEKGu/7REpXNmi0m9oeiX8HOxjt+RxqWQ36wuGmk2EQLKTRLXFDo3t8&#10;bLD8Lk5Gwcc2OuBms9jJt6/8mM+K5/H15VOp+7sxfwDhcfR/MPzqszpk7LS3J6qc6BRM4jlv8QrC&#10;KATBQBwvIxB7JuerZQgyS+X/DdkVAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApPSGansC&#10;AABFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWKF6&#10;t+MAAAALAQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" strokecolor="#1f4d78 [1604]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39333512" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRDefault="00106C0B" w:rsidP="00E90BC9">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7C87CE20" w14:textId="6CC313F8" w:rsidR="00106C0B" w:rsidRPr="00DC14A0" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk117179054"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk117179148"/>
       <w:r w:rsidRPr="00DC14A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GARIS PANDUAN PENULIS</w:t>
       </w:r>
       <w:r w:rsidR="00814A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BAHASA MELAYU)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FB929F" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRPr="00DD7B16" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51362886" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Jenis</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Font</w:t>
+        <w:t>Jenis Font</w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:t>: Times New Roman</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BD770C" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRPr="005C216A" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C216A">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Kata kunci dalam kertas kerja: 2-4 patah perkataan;</w:t>
       </w:r>
     </w:p>
@@ -2499,256 +2326,196 @@
       <w:r w:rsidRPr="00D600DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Layout </w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Font)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFE2E7B" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRPr="00663CD7" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Saiz</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> font</w:t>
+        <w:t>Saiz font</w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3849EC51" w14:textId="3B1B07DD" w:rsidR="00106C0B" w:rsidRPr="00663CD7" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Tajuk</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
         <w:t>: 1</w:t>
       </w:r>
       <w:r w:rsidR="00A857D9">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> point</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06FBABC8" w14:textId="55EE6CAD" w:rsidR="00106C0B" w:rsidRPr="00663CD7" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Senarai</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Senarai penulis</w:t>
+      </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A857D9">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> point</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7FF9CEA6" w14:textId="66A7052F" w:rsidR="00106C0B" w:rsidRPr="00663CD7" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Afilansi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A857D9">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> point</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2D79C2F2" w14:textId="3ED1CB1C" w:rsidR="00106C0B" w:rsidRPr="00663CD7" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Email </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Email penulis untuk dihubungi</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A857D9">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00663CD7">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="33389582" w14:textId="3B7A1F3F" w:rsidR="00106C0B" w:rsidRPr="00814A2F" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
+        <w:t xml:space="preserve"> point</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33389582" w14:textId="1BE6A0FD" w:rsidR="00106C0B" w:rsidRPr="00814A2F" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00814A2F">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Teks utama</w:t>
       </w:r>
       <w:r w:rsidRPr="00814A2F">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00814A2F">
@@ -2776,183 +2543,262 @@
         <w:tab/>
         <w:t>: 1</w:t>
       </w:r>
       <w:r w:rsidR="00A857D9" w:rsidRPr="00814A2F">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00814A2F">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> point</w:t>
       </w:r>
       <w:r w:rsidR="00814A2F" w:rsidRPr="00814A2F">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> dengan s</w:t>
       </w:r>
       <w:r w:rsidR="00814A2F">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>pacing 1.5</w:t>
+        <w:t>pacing 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C739E">
+        <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CCC5CAB" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRPr="00814A2F" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="670BC7B0" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRPr="00663CD7" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rujukan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="49F89449" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRDefault="00D90A59" w:rsidP="00106C0B">
+    </w:p>
+    <w:p w14:paraId="49F89449" w14:textId="1283736B" w:rsidR="00106C0B" w:rsidRDefault="00D90A59" w:rsidP="00106C0B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>APA 6</w:t>
+        <w:t xml:space="preserve">APA </w:t>
+      </w:r>
+      <w:r w:rsidR="0032477A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00106C0B" w:rsidRPr="00D90A59">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00106C0B" w:rsidRPr="00663CD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition, Single Spacing</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE7AF7D" w14:textId="14A26E8F" w:rsidR="0032477A" w:rsidRDefault="0032477A" w:rsidP="00106C0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C652709" w14:textId="77777777" w:rsidR="003C739E" w:rsidRPr="003C739E" w:rsidRDefault="0032477A" w:rsidP="00106C0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C739E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rujuk website INPAC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3810834E" w14:textId="408F816E" w:rsidR="0032477A" w:rsidRDefault="0032477A" w:rsidP="00106C0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00BF5061">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://fsuproceedings.usim.edu.my/index.php/inpac/AG</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C01CFA7" w14:textId="77777777" w:rsidR="0032477A" w:rsidRDefault="0032477A" w:rsidP="00106C0B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="605D9D31" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRDefault="00106C0B" w:rsidP="00106C0B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0264577E" w14:textId="77777777" w:rsidR="00106C0B" w:rsidRPr="00106C0B" w:rsidRDefault="00106C0B" w:rsidP="00E90BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:val="ms-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00106C0B" w:rsidRPr="00106C0B" w:rsidSect="0040157D">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1206" w:right="1440" w:bottom="1440" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79A85A8A" w14:textId="77777777" w:rsidR="00481BA5" w:rsidRDefault="00481BA5" w:rsidP="00971D50">
+    <w:p w14:paraId="2C953B40" w14:textId="77777777" w:rsidR="00085837" w:rsidRDefault="00085837" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A1E4855" w14:textId="77777777" w:rsidR="00481BA5" w:rsidRDefault="00481BA5" w:rsidP="00971D50">
+    <w:p w14:paraId="7958C84B" w14:textId="77777777" w:rsidR="00085837" w:rsidRDefault="00085837" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2962,316 +2808,422 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FBA9C3E" w14:textId="77777777" w:rsidR="00481BA5" w:rsidRDefault="00481BA5" w:rsidP="00971D50">
+    <w:p w14:paraId="7F0FEF27" w14:textId="77777777" w:rsidR="00085837" w:rsidRDefault="00085837" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="703F39A9" w14:textId="77777777" w:rsidR="00481BA5" w:rsidRDefault="00481BA5" w:rsidP="00971D50">
+    <w:p w14:paraId="170455B9" w14:textId="77777777" w:rsidR="00085837" w:rsidRDefault="00085837" w:rsidP="00971D50">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="342E95F0" w14:textId="682E939E" w:rsidR="00A857D9" w:rsidRDefault="00A857D9" w:rsidP="00A857D9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="342E95F0" w14:textId="62BFCBB3" w:rsidR="00A857D9" w:rsidRDefault="0032477A" w:rsidP="00A857D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3150"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C216A">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">5th </w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A857D9" w:rsidRPr="0032477A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-      <w:t>INPAC</w:t>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
+      <w:t>th</w:t>
     </w:r>
-    <w:r w:rsidRPr="005C216A">
+    <w:r w:rsidR="00A857D9" w:rsidRPr="005C216A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025 </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00A857D9">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>INPAC</w:t>
+    </w:r>
+    <w:r w:rsidR="00A857D9" w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00A857D9" w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="26121173" w14:textId="6A3751B8" w:rsidR="00620F13" w:rsidRPr="00A857D9" w:rsidRDefault="00A857D9" w:rsidP="00A857D9">
+  <w:p w14:paraId="26121173" w14:textId="5AA8D06F" w:rsidR="00620F13" w:rsidRPr="00A857D9" w:rsidRDefault="00A857D9" w:rsidP="00A857D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005C216A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">“Advancing Malaysia </w:t>
+      <w:t>“</w:t>
     </w:r>
-    <w:r w:rsidR="00A806FC" w:rsidRPr="005C216A">
+    <w:r w:rsidR="0032477A" w:rsidRPr="0032477A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>MADANI</w:t>
+      <w:t>Advancing Syariah and Law in Addressing Contemporary Challenges: Promoting Justice, Good Governance, and Sustainable Development</w:t>
     </w:r>
     <w:r w:rsidRPr="005C216A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Through Shariah and Legal Research”</w:t>
+      <w:t>”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1D26E731" w14:textId="77777777" w:rsidR="00A857D9" w:rsidRPr="00A36B41" w:rsidRDefault="00A857D9" w:rsidP="00A36B41">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E129F34" w14:textId="518725E3" w:rsidR="008B22BF" w:rsidRPr="008B22BF" w:rsidRDefault="00A857D9" w:rsidP="00A857D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="ms-MY"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:lang w:val="ms-MY"/>
       </w:rPr>
       <w:t>TAJUK</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66225CB8" w14:textId="388540BF" w:rsidR="005C216A" w:rsidRDefault="005C216A" w:rsidP="00D90A59">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66225CB8" w14:textId="7D8436D5" w:rsidR="005C216A" w:rsidRDefault="0032477A" w:rsidP="00D90A59">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3150"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C216A">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">5th International </w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="005C216A">
+    <w:r w:rsidR="005C216A" w:rsidRPr="0032477A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-      <w:t>Conferenence</w:t>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
+      <w:t>th</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="005C216A">
+    <w:r w:rsidR="005C216A" w:rsidRPr="005C216A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of Postgraduate </w:t>
+      <w:t xml:space="preserve"> International </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="005C216A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Studends</w:t>
+      <w:t>Conference</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="005C216A">
+    <w:r w:rsidR="005C216A" w:rsidRPr="005C216A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> &amp; Academics in Syariah and Law 2025 </w:t>
+      <w:t xml:space="preserve"> of Postgraduate </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Students</w:t>
+    </w:r>
+    <w:r w:rsidR="005C216A" w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>and</w:t>
+    </w:r>
+    <w:r w:rsidR="005C216A" w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Academics in Syariah and Law </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">(INPAC) </w:t>
+    </w:r>
+    <w:r w:rsidR="005C216A" w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="005C216A" w:rsidRPr="005C216A">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="089F8801" w14:textId="2821D1D2" w:rsidR="00A758F5" w:rsidRDefault="005C216A" w:rsidP="005C216A">
+  <w:p w14:paraId="089F8801" w14:textId="02ECFF62" w:rsidR="00A758F5" w:rsidRPr="0032477A" w:rsidRDefault="005C216A" w:rsidP="005C216A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005C216A">
+    <w:r w:rsidRPr="0032477A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">“Advancing Malaysia </w:t>
+      <w:t xml:space="preserve">“Advancing </w:t>
     </w:r>
-    <w:r w:rsidR="00A806FC" w:rsidRPr="005C216A">
+    <w:r w:rsidR="0032477A" w:rsidRPr="0032477A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">MADANI </w:t>
+      <w:t>Syariah and Law in Addressing Contemporary Challenges: Promoting Justice, Good Governance, and Sustainable Development</w:t>
     </w:r>
-    <w:r w:rsidRPr="005C216A">
+    <w:r w:rsidRPr="0032477A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Through Shariah and Legal Research”</w:t>
+      <w:t>”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C01B14C" w14:textId="77777777" w:rsidR="00A806FC" w:rsidRPr="00746C66" w:rsidRDefault="00A806FC" w:rsidP="005C216A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="5760"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05663B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E2EA5EC"/>
     <w:lvl w:ilvl="0" w:tplc="9664F2A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4421,185 +4373,192 @@
   <w:num w:numId="6" w16cid:durableId="29188667">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2042127708">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1142621070">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="681131680">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1567103015">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1605074042">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1408531248">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00971D50"/>
     <w:rsid w:val="00050DFF"/>
+    <w:rsid w:val="00085837"/>
     <w:rsid w:val="000F3AF0"/>
     <w:rsid w:val="00106C0B"/>
     <w:rsid w:val="0021053B"/>
     <w:rsid w:val="002636D2"/>
     <w:rsid w:val="002A0323"/>
     <w:rsid w:val="002C1428"/>
     <w:rsid w:val="002C796A"/>
+    <w:rsid w:val="0032477A"/>
     <w:rsid w:val="003B5A88"/>
+    <w:rsid w:val="003C739E"/>
+    <w:rsid w:val="003D6818"/>
     <w:rsid w:val="003F391C"/>
     <w:rsid w:val="0040157D"/>
     <w:rsid w:val="004329F3"/>
     <w:rsid w:val="00434FE6"/>
     <w:rsid w:val="00481BA5"/>
     <w:rsid w:val="004E24C1"/>
     <w:rsid w:val="004F5830"/>
     <w:rsid w:val="00565BF8"/>
     <w:rsid w:val="00570662"/>
     <w:rsid w:val="00583DF4"/>
     <w:rsid w:val="00585B40"/>
     <w:rsid w:val="005A1E78"/>
     <w:rsid w:val="005C216A"/>
     <w:rsid w:val="005C5F17"/>
     <w:rsid w:val="00620F13"/>
     <w:rsid w:val="006F790C"/>
     <w:rsid w:val="0070526E"/>
     <w:rsid w:val="007A289C"/>
     <w:rsid w:val="007A7B78"/>
     <w:rsid w:val="007B7795"/>
     <w:rsid w:val="00814A2F"/>
     <w:rsid w:val="00836E8E"/>
     <w:rsid w:val="00836F6D"/>
     <w:rsid w:val="00892DB1"/>
     <w:rsid w:val="008B22BF"/>
     <w:rsid w:val="0091003B"/>
     <w:rsid w:val="00971D50"/>
     <w:rsid w:val="009A51A6"/>
     <w:rsid w:val="009A7034"/>
     <w:rsid w:val="009D49CA"/>
+    <w:rsid w:val="009F5C63"/>
     <w:rsid w:val="00A26435"/>
     <w:rsid w:val="00A36B41"/>
     <w:rsid w:val="00A51E52"/>
     <w:rsid w:val="00A758F5"/>
     <w:rsid w:val="00A806FC"/>
     <w:rsid w:val="00A857D9"/>
     <w:rsid w:val="00A92632"/>
     <w:rsid w:val="00B519E4"/>
     <w:rsid w:val="00B5687A"/>
     <w:rsid w:val="00B90CDF"/>
     <w:rsid w:val="00B947A2"/>
+    <w:rsid w:val="00C210EB"/>
     <w:rsid w:val="00C65FD5"/>
+    <w:rsid w:val="00C85D1A"/>
     <w:rsid w:val="00C97190"/>
     <w:rsid w:val="00C9760A"/>
     <w:rsid w:val="00D02013"/>
     <w:rsid w:val="00D23DD5"/>
     <w:rsid w:val="00D632E4"/>
     <w:rsid w:val="00D90A59"/>
     <w:rsid w:val="00D93D5A"/>
     <w:rsid w:val="00DA55BF"/>
     <w:rsid w:val="00DB3C7B"/>
     <w:rsid w:val="00DB491D"/>
     <w:rsid w:val="00DC5839"/>
     <w:rsid w:val="00E00FDA"/>
     <w:rsid w:val="00E90BC9"/>
     <w:rsid w:val="00E92282"/>
     <w:rsid w:val="00EA2DC8"/>
     <w:rsid w:val="00EB3417"/>
     <w:rsid w:val="00F006B0"/>
+    <w:rsid w:val="00F15042"/>
     <w:rsid w:val="00F23D32"/>
     <w:rsid w:val="00F36E59"/>
     <w:rsid w:val="00F607D2"/>
     <w:rsid w:val="00FA70C8"/>
     <w:rsid w:val="00FC0ADE"/>
     <w:rsid w:val="00FD1465"/>
     <w:rsid w:val="00FE0A98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C760BF4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5C62896D-791F-4708-8278-E79D7FDB2DC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5435,90 +5394,102 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E90BC9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contentline-39">
     <w:name w:val="contentline-39"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E90BC9"/>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0032477A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="383141205">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1884361885">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fsuproceedings.usim.edu.my/index.php/inpac/AG" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wanfattah@usim.edu.my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5743,69 +5714,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1073</Words>
-  <Characters>6118</Characters>
+  <Words>1101</Words>
+  <Characters>6281</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7177</CharactersWithSpaces>
+  <CharactersWithSpaces>7368</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>infad-pc</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>